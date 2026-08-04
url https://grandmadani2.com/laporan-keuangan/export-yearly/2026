--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -12,166 +12,181 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Rekap Tahunan 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>LAPORAN REKAPITULASI KEUANGAN TAHUNAN</t>
   </si>
   <si>
     <t>RT 03 / RW 12 - PERUMAHAN GRAND MADANI RESIDENCE 2</t>
   </si>
   <si>
     <t>Periode Laporan: Tahun Keuangan 2026</t>
   </si>
   <si>
     <t>RINGKASAN REKAPITULASI KAS TAHUN 2026</t>
   </si>
   <si>
     <t>Saldo Awal Tahun</t>
   </si>
   <si>
     <t>Total Pemasukan Harian</t>
   </si>
   <si>
     <t>Total Pengeluaran Harian</t>
   </si>
   <si>
     <t>Saldo Akhir Tahun</t>
   </si>
   <si>
     <t>Rp 0</t>
   </si>
   <si>
-    <t>Rp 4.857.405</t>
-[...5 lines deleted...]
-    <t>Rp 2.717.405</t>
+    <t>Rp 5.847.405</t>
+  </si>
+  <si>
+    <t>Rp 4.703.500</t>
+  </si>
+  <si>
+    <t>Rp 1.143.905</t>
   </si>
   <si>
     <t>PART I: REKAPITULASI BULANAN (REKAP KETUA RT)</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Bulan</t>
   </si>
   <si>
     <t>Pemasukan</t>
   </si>
   <si>
     <t>Pengeluaran</t>
   </si>
   <si>
     <t>Saldo Bulanan</t>
   </si>
   <si>
     <t>Keterangan / Deskripsi</t>
   </si>
   <si>
     <t>Januari</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Belum ada data</t>
   </si>
   <si>
     <t>Februari</t>
   </si>
   <si>
     <t>Maret</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Mei</t>
   </si>
   <si>
-    <t>2.097.405</t>
-[...2 lines deleted...]
-    <t>1.847.405</t>
+    <t>2.137.405</t>
+  </si>
+  <si>
+    <t>1.602.405</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
-    <t>2.760.000</t>
-[...2 lines deleted...]
-    <t>1.890.000</t>
+    <t>3.460.000</t>
+  </si>
+  <si>
+    <t>2.718.500</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
+    <t>1.350.000</t>
+  </si>
+  <si>
+    <t>-1.350.000</t>
+  </si>
+  <si>
     <t>Agustus</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t>TOTAL LAPORAN BULANAN (1 TAHUN)</t>
   </si>
   <si>
+    <t>Rp 5.597.405</t>
+  </si>
+  <si>
+    <t>Rp 4.603.500</t>
+  </si>
+  <si>
+    <t>Rp 993.905</t>
+  </si>
+  <si>
     <t>PART II: RINCIAN TRANSAKSI HARIAN TAHUN 2026</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Warga Terkait</t>
   </si>
   <si>
     <t>Pemasukan (Debit)</t>
   </si>
   <si>
     <t>Pengeluaran (Kredit)</t>
   </si>
   <si>
     <t>Saldo Kas</t>
   </si>
   <si>
     <t>01/01/2026</t>
@@ -182,126 +197,258 @@
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>Serah terima uang kas rt 03</t>
   </si>
   <si>
     <t>MODAL AWAL KAS</t>
   </si>
   <si>
     <t>Rp 977.405</t>
   </si>
   <si>
     <t>Serah terima dana sosial rt 03</t>
   </si>
   <si>
     <t>SOSIAL</t>
   </si>
   <si>
     <t>1.090.000</t>
   </si>
   <si>
     <t>Rp 2.067.405</t>
   </si>
   <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>Jasa perakitan + pemasangan lampu (perakitan 50 ribu, jasa sambung kabel pln rp.100.000)</t>
+  </si>
+  <si>
+    <t>LAIN LAIN</t>
+  </si>
+  <si>
+    <t>Rp 1.917.405</t>
+  </si>
+  <si>
+    <t>Pembelian barang untuk pemasangan lampu (kabel, sensor otomatis lampu, tutup paralon)</t>
+  </si>
+  <si>
+    <t>Rp 1.782.405</t>
+  </si>
+  <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>Pembayaran kas rt gmr 5 no 63 mei</t>
   </si>
   <si>
-    <t>Rp 2.077.405</t>
+    <t>Rp 1.792.405</t>
   </si>
   <si>
     <t>Pembayaran kas rt 03 gmr 5 no 45 mei</t>
   </si>
   <si>
-    <t>Rp 2.087.405</t>
+    <t>Rp 1.802.405</t>
   </si>
   <si>
     <t>Pembayaran dana sosial gmr 5 no 63 mei</t>
   </si>
   <si>
-    <t>Rp 2.092.405</t>
+    <t>Rp 1.807.405</t>
   </si>
   <si>
     <t>Pembayaran dana sosial gmr 5 no 45 mei</t>
   </si>
   <si>
-    <t>Rp 2.097.405</t>
+    <t>Rp 1.812.405</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>Santunan warga gmr 5 no 45</t>
   </si>
   <si>
-    <t>Rp 1.847.405</t>
+    <t>Rp 1.562.405</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>Donasi kas rt 03 oleh gmr 5 no 45</t>
+  </si>
+  <si>
+    <t>Rp 1.602.405</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
-    <t>Pembayaran security warga gmr 5 (67 rumah) melalui rt 03</t>
-[...14 lines deleted...]
-    <t>Pembayaran sampah rt 03 ke pengelola rw 12 (67 rumah)</t>
+    <t>Pemasukan dana sosial rt 03 (68 rumah)</t>
+  </si>
+  <si>
+    <t>Rp 1.942.405</t>
+  </si>
+  <si>
+    <t>Pembayaran sampah ke pengelola rw (62 rumah)</t>
   </si>
   <si>
     <t>SAMPAH</t>
   </si>
   <si>
-    <t>1.220.000</t>
-[...13 lines deleted...]
-  <si>
     <t>1.420.000</t>
+  </si>
+  <si>
+    <t>Rp 522.405</t>
+  </si>
+  <si>
+    <t>Pembayaran kas rw ke rw 12 (67 rumah) rt 03</t>
+  </si>
+  <si>
+    <t>RW</t>
+  </si>
+  <si>
+    <t>Rp 187.405</t>
+  </si>
+  <si>
+    <t>Pembayaran security 67 rumah rt 03</t>
+  </si>
+  <si>
+    <t>Rp 857.405</t>
+  </si>
+  <si>
+    <t>Pembayaran security 67 rumah rt 03 ke rw 12</t>
+  </si>
+  <si>
+    <t>Pemasukan pembayaran sampah rt 03 (62 rumah)</t>
+  </si>
+  <si>
+    <t>Rp 1.607.405</t>
+  </si>
+  <si>
+    <t>Pemasukan kas rt 03 (68 rumah)</t>
+  </si>
+  <si>
+    <t>Rp 2.287.405</t>
+  </si>
+  <si>
+    <t>Pemasukan dana kas rw (67 rumah)</t>
+  </si>
+  <si>
+    <t>Rp 2.622.405</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>Pembelian cairan rumput (gotong royong) rt 03</t>
+  </si>
+  <si>
+    <t>MODAL AWAL PERALATAN</t>
+  </si>
+  <si>
+    <t>Rp 2.582.405</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
+  </si>
+  <si>
+    <t>Pembelian konsumsi pengajian bulanan rt 03</t>
+  </si>
+  <si>
+    <t>Rp 2.482.405</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>Pembayaran sampah bu mariah</t>
+  </si>
+  <si>
+    <t>Rp 2.462.405</t>
+  </si>
+  <si>
+    <t>Pembayaran kas rt bu mariah</t>
+  </si>
+  <si>
+    <t>Rp 2.472.405</t>
+  </si>
+  <si>
+    <t>Pembayaran dana sosial bu mariah</t>
+  </si>
+  <si>
+    <t>Rp 2.477.405</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>Pembelian konsumsi rapat rt 03 (kopi &amp; snack)</t>
+  </si>
+  <si>
+    <t>Rp 2.343.905</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>Pengeluaran dana sosial gmr 5 no 90</t>
+  </si>
+  <si>
+    <t>Rp 2.593.905</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
+  </si>
+  <si>
+    <t>Konsumsi pengajian bulanan</t>
+  </si>
+  <si>
+    <t>Rp 2.493.905</t>
+  </si>
+  <si>
+    <t>11/07/2026</t>
+  </si>
+  <si>
+    <t>Pembelian bahan untuk penutup got dan biaya pembayaran tukang rp.150.000 (2orang)</t>
+  </si>
+  <si>
+    <t>Rp 1.643.905</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>Pengeluaran dana sosial gmr 5 no 39</t>
+  </si>
+  <si>
+    <t>Rp 1.393.905</t>
+  </si>
+  <si>
+    <t>Pengeluaran dana sosial gmr 5 no 45</t>
   </si>
   <si>
     <t>TOTAL TRANSAKSI HARIAN TAHUN INI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="26">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1106,54 +1253,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H41" sqref="H41"/>
+      <selection activeCell="H58" sqref="H58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="35" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -1348,621 +1495,1061 @@
         <v>20</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="22"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="17">
         <v>5</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="18"/>
       <c r="D15" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="20">
-        <v>250.0</v>
+        <v>535.0</v>
       </c>
       <c r="F15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="17">
         <v>6</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="18"/>
       <c r="D16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="21">
-        <v>870.0</v>
+        <v>741.5</v>
       </c>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="17">
         <v>7</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="18"/>
-      <c r="D17" s="19" t="s">
-        <v>20</v>
+      <c r="D17" s="19">
+        <v>0</v>
       </c>
       <c r="E17" s="20" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F17" s="21" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="G17" s="22"/>
       <c r="H17" s="22"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="17">
         <v>8</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C18" s="18"/>
       <c r="D18" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H18" s="22"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="17">
         <v>9</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C19" s="18"/>
       <c r="D19" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H19" s="22"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="17">
         <v>10</v>
       </c>
       <c r="B20" s="18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C20" s="18"/>
       <c r="D20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="22"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="17">
         <v>11</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C21" s="18"/>
       <c r="D21" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="17">
         <v>12</v>
       </c>
       <c r="B22" s="18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C22" s="18"/>
       <c r="D22" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="F23" s="27" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="28" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C27" s="29" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D27" s="28" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E27" s="29" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F27" s="30" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G27" s="30" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H27" s="30" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="31" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C28" s="32" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D28" s="32"/>
       <c r="E28" s="32"/>
       <c r="F28" s="33" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>20</v>
       </c>
       <c r="H28" s="21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="17">
         <v>1</v>
       </c>
       <c r="B29" s="17" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C29" s="22" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E29" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="34">
         <v>977.405</v>
       </c>
       <c r="G29" s="35" t="s">
         <v>20</v>
       </c>
       <c r="H29" s="21" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="17">
         <v>2</v>
       </c>
       <c r="B30" s="17" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C30" s="22" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D30" s="18" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E30" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="34" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="G30" s="35" t="s">
         <v>20</v>
       </c>
       <c r="H30" s="21" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="17">
         <v>3</v>
       </c>
       <c r="B31" s="17" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C31" s="22" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D31" s="18" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E31" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F31" s="34">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="F31" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="35">
+        <v>150.0</v>
       </c>
       <c r="H31" s="21" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="17">
         <v>4</v>
       </c>
       <c r="B32" s="17" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C32" s="22" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E32" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F32" s="34">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="F32" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="35">
+        <v>135.0</v>
       </c>
       <c r="H32" s="21" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="17">
         <v>5</v>
       </c>
       <c r="B33" s="17" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C33" s="22" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="34">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G33" s="35" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="21" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="17">
         <v>6</v>
       </c>
       <c r="B34" s="17" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C34" s="22" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E34" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="34">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G34" s="35" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="21" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="17">
         <v>7</v>
       </c>
       <c r="B35" s="17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C35" s="22" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D35" s="18" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E35" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F35" s="34" t="s">
-[...3 lines deleted...]
-        <v>250.0</v>
+      <c r="F35" s="34">
+        <v>5.0</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>20</v>
       </c>
       <c r="H35" s="21" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="17">
         <v>8</v>
       </c>
       <c r="B36" s="17" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C36" s="22" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D36" s="18" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="E36" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="34">
-        <v>670.0</v>
+        <v>5.0</v>
       </c>
       <c r="G36" s="35" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="21" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="17">
         <v>9</v>
       </c>
       <c r="B37" s="17" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C37" s="22" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D37" s="18" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E37" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F37" s="34">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="F37" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="35">
+        <v>250.0</v>
       </c>
       <c r="H37" s="21" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="17">
         <v>10</v>
       </c>
       <c r="B38" s="17" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C38" s="22" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E38" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F38" s="34" t="s">
-        <v>20</v>
+      <c r="F38" s="34">
+        <v>40.0</v>
       </c>
       <c r="G38" s="35" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="H38" s="21" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="17">
         <v>11</v>
       </c>
       <c r="B39" s="17" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="C39" s="22" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D39" s="18" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="E39" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="F39" s="34" t="s">
-[...3 lines deleted...]
-        <v>670.0</v>
+      <c r="F39" s="34">
+        <v>340.0</v>
+      </c>
+      <c r="G39" s="35" t="s">
+        <v>20</v>
       </c>
       <c r="H39" s="21" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="17">
         <v>12</v>
       </c>
       <c r="B40" s="17" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="C40" s="22" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="E40" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="34" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="G40" s="35" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="H40" s="21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="17">
+        <v>13</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D41" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="35">
+        <v>335.0</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="17">
+        <v>14</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="34">
+        <v>670.0</v>
+      </c>
+      <c r="G42" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="17">
+        <v>15</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E43" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="35">
+        <v>670.0</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="17">
+        <v>16</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="17">
+        <v>17</v>
+      </c>
+      <c r="B45" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="34">
+        <v>680.0</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="17">
+        <v>18</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="E46" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" s="34">
+        <v>335.0</v>
+      </c>
+      <c r="G46" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="17">
+        <v>19</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E47" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="35">
+        <v>40.0</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="17">
+        <v>20</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="17">
+        <v>21</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="D49" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="35">
+        <v>20.0</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="17">
+        <v>22</v>
+      </c>
+      <c r="B50" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E50" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" s="34">
+        <v>10.0</v>
+      </c>
+      <c r="G50" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="17">
+        <v>23</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" s="34">
+        <v>5.0</v>
+      </c>
+      <c r="G51" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="17">
+        <v>24</v>
+      </c>
+      <c r="B52" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="D52" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E52" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="35">
+        <v>133.5</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="17">
+        <v>25</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E53" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" s="34">
+        <v>250.0</v>
+      </c>
+      <c r="G53" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="17">
+        <v>26</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="D54" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E54" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="17">
+        <v>27</v>
+      </c>
+      <c r="B55" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E55" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="35">
+        <v>850.0</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="17">
+        <v>28</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="C56" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="D56" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="35">
+        <v>250.0</v>
+      </c>
+      <c r="H56" s="21" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="17">
+        <v>29</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="D57" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E57" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" s="35">
+        <v>250.0</v>
+      </c>
+      <c r="H57" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
-[...7 lines deleted...]
-      <c r="F41" s="25" t="s">
+    <row r="58" spans="1:8">
+      <c r="A58" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G41" s="26" t="s">
+      <c r="G58" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="H41" s="27" t="s">
+      <c r="H58" s="27" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="B12:C12"/>
@@ -1971,51 +2558,51 @@
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="C28:E28"/>
-    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A58:E58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>