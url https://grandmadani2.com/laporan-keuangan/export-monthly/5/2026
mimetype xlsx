--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -12,86 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Rekap Keuangan Mei 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>LAPORAN DETAIL TRANSAKSI KEUANGAN BULANAN</t>
   </si>
   <si>
     <t>RT 03 / RW 12 - PERUMAHAN GRAND MADANI RESIDENCE 2</t>
   </si>
   <si>
     <t>Periode: Mei 2026</t>
   </si>
   <si>
     <t>RINGKASAN REKAPITULASI KAS BULANAN</t>
   </si>
   <si>
     <t>Saldo Awal Bulan</t>
   </si>
   <si>
     <t>Total Pemasukan</t>
   </si>
   <si>
     <t>Total Pengeluaran</t>
   </si>
   <si>
     <t>Saldo Akhir Bulan</t>
   </si>
   <si>
     <t>Rp 0</t>
   </si>
   <si>
-    <t>Rp 2.097.405</t>
-[...5 lines deleted...]
-    <t>Rp 1.847.405</t>
+    <t>Rp 2.137.405</t>
+  </si>
+  <si>
+    <t>Rp 535.000</t>
+  </si>
+  <si>
+    <t>Rp 1.602.405</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Warga Terkait</t>
   </si>
   <si>
     <t>Pemasukan (Debit)</t>
   </si>
   <si>
     <t>Pengeluaran (Kredit)</t>
   </si>
   <si>
     <t>Saldo Kas</t>
   </si>
@@ -107,78 +107,108 @@
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>Serah terima uang kas rt 03</t>
   </si>
   <si>
     <t>MODAL AWAL KAS</t>
   </si>
   <si>
     <t>Rp 977.405</t>
   </si>
   <si>
     <t>Serah terima dana sosial rt 03</t>
   </si>
   <si>
     <t>SOSIAL</t>
   </si>
   <si>
     <t>1.090.000</t>
   </si>
   <si>
     <t>Rp 2.067.405</t>
   </si>
   <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>Jasa perakitan + pemasangan lampu (perakitan 50 ribu, jasa sambung kabel pln rp.100.000)</t>
+  </si>
+  <si>
+    <t>LAIN LAIN</t>
+  </si>
+  <si>
+    <t>Rp 1.917.405</t>
+  </si>
+  <si>
+    <t>Pembelian barang untuk pemasangan lampu (kabel, sensor otomatis lampu, tutup paralon)</t>
+  </si>
+  <si>
+    <t>Rp 1.782.405</t>
+  </si>
+  <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>Pembayaran kas rt gmr 5 no 63 mei</t>
   </si>
   <si>
-    <t>Rp 2.077.405</t>
+    <t>Rp 1.792.405</t>
   </si>
   <si>
     <t>Pembayaran kas rt 03 gmr 5 no 45 mei</t>
   </si>
   <si>
-    <t>Rp 2.087.405</t>
+    <t>Rp 1.802.405</t>
   </si>
   <si>
     <t>Pembayaran dana sosial gmr 5 no 63 mei</t>
   </si>
   <si>
-    <t>Rp 2.092.405</t>
+    <t>Rp 1.807.405</t>
   </si>
   <si>
     <t>Pembayaran dana sosial gmr 5 no 45 mei</t>
   </si>
   <si>
+    <t>Rp 1.812.405</t>
+  </si>
+  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>Santunan warga gmr 5 no 45</t>
+  </si>
+  <si>
+    <t>Rp 1.562.405</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>Donasi kas rt 03 oleh gmr 5 no 45</t>
   </si>
   <si>
     <t>TOTAL TRANSAKSI BULAN INI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="23">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,54 +942,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H18" sqref="H18"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="35" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -1131,205 +1161,283 @@
       </c>
       <c r="E12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="16">
         <v>3</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="23">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="F13" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="24">
+        <v>150.0</v>
       </c>
       <c r="H13" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="16">
         <v>4</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="F14" s="23">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="F14" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="24">
+        <v>135.0</v>
       </c>
       <c r="H14" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="16">
         <v>5</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C15" s="18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15" s="22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="23">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="16">
         <v>6</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C16" s="18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="23">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="21" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="16">
         <v>7</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C17" s="18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="F17" s="23" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="24">
+      <c r="F17" s="23">
+        <v>5.0</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="16">
+        <v>8</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="23">
+        <v>5.0</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="16">
+        <v>9</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="24">
         <v>250.0</v>
       </c>
-      <c r="H17" s="21" t="s">
+      <c r="H19" s="21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="16">
+        <v>10</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="23">
+        <v>40.0</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
-[...7 lines deleted...]
-      <c r="F18" s="26" t="s">
+    <row r="21" spans="1:8">
+      <c r="A21" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="G18" s="27" t="s">
+      <c r="G21" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="H18" s="28" t="s">
+      <c r="H21" s="28" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:E10"/>
-    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A21:E21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>